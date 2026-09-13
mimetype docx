--- v0 (2026-07-28)
+++ v1 (2026-09-13)
@@ -148,110 +148,110 @@
     </w:p>
     <w:p w14:paraId="661AAAF2" w14:textId="77777777" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="00937C7E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="281CE407" w14:textId="77777777" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="00937C7E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77649969" w14:textId="3261E16E" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="00D85EF2">
+    <w:p w14:paraId="77649969" w14:textId="01B8D9FE" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="00D85EF2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Convention 202</w:t>
       </w:r>
-      <w:r w:rsidR="00C473FA">
+      <w:r w:rsidR="00FF2A58">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="0055704B" w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> / 20</w:t>
       </w:r>
       <w:r w:rsidR="00C13E07">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C473FA">
+      <w:r w:rsidR="00FF2A58">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="695E4C2D" w14:textId="77777777" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="00937C7E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="619D3E13" w14:textId="77777777" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="00937C7E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68635609" w14:textId="77777777" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="00937C7E">
       <w:pPr>
         <w:jc w:val="center"/>
@@ -358,82 +358,82 @@
         <w:t xml:space="preserve">désignée la </w:t>
       </w:r>
       <w:r w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>« FFB »</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B056F31" w14:textId="77777777" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="00937C7E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A8793EC" w14:textId="79B53315" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="00937C7E">
+    <w:p w14:paraId="7A8793EC" w14:textId="262BB8EF" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="00937C7E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dont le siège est situé </w:t>
       </w:r>
-      <w:r w:rsidR="00810C45">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">6 rue Jean Moulin </w:t>
+      <w:r w:rsidR="004F6D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>115, route d’Hauterive – 03200 Abrest</w:t>
       </w:r>
       <w:r w:rsidR="007B1000">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">à Bellerive-sur-Allier. </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="007B1000" w:rsidRPr="007B1000">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Courrier</w:t>
       </w:r>
       <w:r w:rsidR="007B1000">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> : CS 42202 </w:t>
       </w:r>
       <w:r w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>– 0320</w:t>
@@ -809,51 +809,51 @@
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>« FFB »</w:t>
       </w:r>
       <w:r w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> propose un partenariat spécifique avec les salles de billard à statut commercial afin d’optimiser des actions qui ont un objectif commun d’animation et de développement de la pratique du billard en France.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7322B9" w14:textId="77777777" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="00937C7E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F07DD77" w14:textId="22677404" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="00937C7E">
+    <w:p w14:paraId="1F07DD77" w14:textId="335786E7" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="00937C7E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">La société signataire de la présente convention verra la salle de billard concernée désignée </w:t>
       </w:r>
       <w:r w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -862,81 +862,81 @@
       </w:r>
       <w:r w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la Fédération Française de </w:t>
       </w:r>
       <w:r w:rsidR="007F7F0E" w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Billard pour la saison 20</w:t>
       </w:r>
       <w:r w:rsidR="00DD1C63">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C473FA">
-[...5 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00FF2A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="007F7F0E" w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/20</w:t>
       </w:r>
       <w:r w:rsidR="00C13E07">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C473FA">
-[...5 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00FF2A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00CC0E16">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BCD7E0B" w14:textId="77777777" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="00937C7E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="656912A8" w14:textId="77777777" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="00937C7E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
@@ -1031,51 +1031,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Article I – Engagements de La FFB :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BAA10A7" w14:textId="77777777" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="00937C7E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="164D977C" w14:textId="10D21612" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="0055704B" w:rsidP="0055704B">
+    <w:p w14:paraId="164D977C" w14:textId="3B8C5CD8" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="0055704B" w:rsidP="0055704B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1259" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Délivrer à la </w:t>
       </w:r>
@@ -1104,85 +1104,85 @@
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>« Salle partenaire de la Fédération Fr</w:t>
       </w:r>
       <w:r w:rsidR="00CA5337" w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ançaise de Billard – saison 20</w:t>
       </w:r>
       <w:r w:rsidR="00DD1C63">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C473FA">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00FF2A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00CA5337" w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/20</w:t>
       </w:r>
       <w:r w:rsidR="00C13E07">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C473FA">
-[...6 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00FF2A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> »</w:t>
       </w:r>
       <w:r w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (support adhésif fourni par la </w:t>
       </w:r>
       <w:r w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
@@ -1925,142 +1925,133 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>« Salle P</w:t>
       </w:r>
       <w:r w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>artenaire »</w:t>
       </w:r>
       <w:r w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A9F2812" w14:textId="037123D3" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="00937C7E" w:rsidP="00CA5337">
+    <w:p w14:paraId="3A9F2812" w14:textId="4273D834" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="00937C7E" w:rsidP="00CA5337">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1262"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="num" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1620"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Un support adhésif </w:t>
       </w:r>
       <w:r w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>« Salle partenaire de la Fédération Fr</w:t>
       </w:r>
       <w:r w:rsidR="0055704B" w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ançaise de Billard – saison 20</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="0055704B" w:rsidRPr="001C0EDA">
+        <w:t xml:space="preserve">ançaise de Billard – saison </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2A58" w:rsidRPr="001C0EDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2A58" w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/20</w:t>
       </w:r>
-      <w:r w:rsidR="00C13E07">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="001C0EDA">
+      <w:r w:rsidR="00FF2A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2A58" w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00973507" w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
       <w:r w:rsidR="00973507" w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
@@ -2865,94 +2856,94 @@
       <w:r w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Résiliation</w:t>
       </w:r>
       <w:r w:rsidR="00937C7E" w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BFD5ED6" w14:textId="190F818E" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="00937C7E" w:rsidP="00A428E4">
+    <w:p w14:paraId="4BFD5ED6" w14:textId="6A40489E" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="00937C7E" w:rsidP="00A428E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>La présente convention prend effet dès sa signature par les deux parties contractante</w:t>
       </w:r>
       <w:r w:rsidR="007F7F0E" w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s, et se termine le 31 août 20</w:t>
       </w:r>
       <w:r w:rsidR="00C13E07">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C473FA">
-[...5 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00FF2A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="000D2600">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="522C1E3E" w14:textId="77777777" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="00937C7E" w:rsidP="00A428E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0EDA">
         <w:rPr>
@@ -3083,133 +3074,89 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="37104363" w14:textId="77777777" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="00937C7E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05F5EDC8" w14:textId="77777777" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="00937C7E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46AFD52B" w14:textId="77777777" w:rsidR="0086503F" w:rsidRPr="001C0EDA" w:rsidRDefault="0086503F">
-[...42 lines deleted...]
-    </w:p>
     <w:p w14:paraId="079AF32D" w14:textId="77777777" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="00937C7E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E6FB0A8" w14:textId="77777777" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="00937C7E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DD8F66B" w14:textId="6459C820" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="00EF04EB">
+    <w:p w14:paraId="7DD8F66B" w14:textId="65E8F043" w:rsidR="00937C7E" w:rsidRPr="001C0EDA" w:rsidRDefault="004F6D6C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Vichy</w:t>
+        <w:t>Abrest</w:t>
       </w:r>
       <w:r w:rsidR="00937C7E" w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00946973" w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>le………………………</w:t>
       </w:r>
       <w:r w:rsidR="00946973" w:rsidRPr="001C0EDA">
         <w:rPr>
           <w:rFonts w:ascii="Exo 2" w:hAnsi="Exo 2" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>………</w:t>
@@ -5098,51 +5045,51 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Exo 2">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="490F1792" w14:textId="77777777" w:rsidR="00B13EB2" w:rsidRDefault="00B13EB2">
       <w:r>
@@ -5992,104 +5939,108 @@
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009C64FD"/>
     <w:rsid w:val="0000505A"/>
     <w:rsid w:val="000A1CE4"/>
     <w:rsid w:val="000C6BDB"/>
     <w:rsid w:val="000D2600"/>
     <w:rsid w:val="00110A5F"/>
     <w:rsid w:val="00132A55"/>
     <w:rsid w:val="001367DE"/>
     <w:rsid w:val="001B584D"/>
     <w:rsid w:val="001C0EDA"/>
     <w:rsid w:val="00227DF7"/>
     <w:rsid w:val="00271952"/>
     <w:rsid w:val="002E0E6F"/>
+    <w:rsid w:val="002E511A"/>
     <w:rsid w:val="00317D66"/>
     <w:rsid w:val="0035069E"/>
     <w:rsid w:val="00396141"/>
     <w:rsid w:val="00407270"/>
     <w:rsid w:val="004B4170"/>
+    <w:rsid w:val="004F6D6C"/>
     <w:rsid w:val="0055704B"/>
     <w:rsid w:val="00583701"/>
     <w:rsid w:val="005E4189"/>
     <w:rsid w:val="00613EAC"/>
     <w:rsid w:val="00640AB8"/>
     <w:rsid w:val="00655AD7"/>
     <w:rsid w:val="006725B6"/>
     <w:rsid w:val="00695F6D"/>
     <w:rsid w:val="0069723D"/>
     <w:rsid w:val="006D3E55"/>
     <w:rsid w:val="0072062A"/>
     <w:rsid w:val="00727A2B"/>
     <w:rsid w:val="0079275F"/>
     <w:rsid w:val="007B1000"/>
     <w:rsid w:val="007F7F0E"/>
     <w:rsid w:val="00810525"/>
     <w:rsid w:val="00810C45"/>
+    <w:rsid w:val="00835A6B"/>
     <w:rsid w:val="0086503F"/>
     <w:rsid w:val="008B2712"/>
     <w:rsid w:val="00937C7E"/>
     <w:rsid w:val="00946973"/>
     <w:rsid w:val="00973507"/>
     <w:rsid w:val="009C64FD"/>
     <w:rsid w:val="009F019E"/>
     <w:rsid w:val="009F6ED0"/>
     <w:rsid w:val="00A06E44"/>
     <w:rsid w:val="00A428E4"/>
     <w:rsid w:val="00B13EB2"/>
     <w:rsid w:val="00B61406"/>
     <w:rsid w:val="00B63937"/>
     <w:rsid w:val="00B837FE"/>
     <w:rsid w:val="00BC39A1"/>
     <w:rsid w:val="00BE1A6D"/>
     <w:rsid w:val="00C005EF"/>
     <w:rsid w:val="00C13E07"/>
     <w:rsid w:val="00C33F5D"/>
     <w:rsid w:val="00C473FA"/>
     <w:rsid w:val="00C54549"/>
     <w:rsid w:val="00CA5337"/>
     <w:rsid w:val="00CC0E16"/>
     <w:rsid w:val="00CD19CA"/>
     <w:rsid w:val="00CD2A32"/>
     <w:rsid w:val="00D85EF2"/>
     <w:rsid w:val="00DD1C63"/>
     <w:rsid w:val="00EF04EB"/>
     <w:rsid w:val="00F370A6"/>
     <w:rsid w:val="00F86656"/>
     <w:rsid w:val="00FC44A2"/>
     <w:rsid w:val="00FD0474"/>
+    <w:rsid w:val="00FF2A58"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -6902,67 +6853,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8DE9B84-C029-4834-9EB1-EA4CE2891426}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>879</Words>
-  <Characters>4606</Characters>
+  <Words>873</Words>
+  <Characters>4573</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Bonne rentrée,</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Adis</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5475</CharactersWithSpaces>
+  <CharactersWithSpaces>5436</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Bonne rentrée,</dc:title>
   <dc:creator>Soumah</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>