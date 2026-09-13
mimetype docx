--- v0 (2026-07-28)
+++ v1 (2026-09-13)
@@ -5,51 +5,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="31CC3C3B" w14:textId="0282A82A" w:rsidR="00880C01" w:rsidRPr="00337DF8" w:rsidRDefault="00880C01" w:rsidP="00880C01">
+    <w:p w14:paraId="31CC3C3B" w14:textId="01929445" w:rsidR="00880C01" w:rsidRPr="00337DF8" w:rsidRDefault="00880C01" w:rsidP="00880C01">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="13608"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00337DF8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Formulaire de demande d’affiliati</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -59,89 +59,89 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>on d’une association sportive-</w:t>
       </w:r>
       <w:r w:rsidR="00BB1D25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00832600">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="007B02CA">
+      <w:r w:rsidR="0092156C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00BB1D25">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>/20</w:t>
       </w:r>
       <w:r w:rsidR="008304BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="007B02CA">
+      <w:r w:rsidR="0092156C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="032F6CDE" w14:textId="77777777" w:rsidR="00880C01" w:rsidRPr="00337DF8" w:rsidRDefault="00880C01" w:rsidP="00880C01">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D70346C" w14:textId="77777777" w:rsidR="00880C01" w:rsidRPr="00337DF8" w:rsidRDefault="00880C01" w:rsidP="00880C01">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00337DF8">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4899,52 +4899,52 @@
           <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
         </w:tabs>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="180" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3132"/>
-        <w:gridCol w:w="6686"/>
+        <w:gridCol w:w="3076"/>
+        <w:gridCol w:w="6526"/>
       </w:tblGrid>
       <w:tr w:rsidR="00880C01" w:rsidRPr="00337DF8" w14:paraId="65974221" w14:textId="77777777" w:rsidTr="00101A62">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3222" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="650DADB4" w14:textId="0C0961E1" w:rsidR="00880C01" w:rsidRPr="00337DF8" w:rsidRDefault="00880C01" w:rsidP="00101A62">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="underscore" w:pos="2835"/>
                 <w:tab w:val="left" w:leader="underscore" w:pos="5103"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00337DF8">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Fait le </w:t>
             </w:r>
             <w:r w:rsidRPr="00337DF8">
               <w:rPr>
@@ -6331,51 +6331,51 @@
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0E0FF49E" w14:textId="77777777" w:rsidR="00E10B08" w:rsidRDefault="00E10B08" w:rsidP="00E10B08">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3DD3BA14" w14:textId="77777777" w:rsidR="00E10B08" w:rsidRDefault="00E10B08" w:rsidP="00E10B08">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
@@ -6549,71 +6549,76 @@
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E10B08"/>
     <w:rsid w:val="002246B6"/>
     <w:rsid w:val="002E1B5B"/>
     <w:rsid w:val="002F75A9"/>
     <w:rsid w:val="00357841"/>
     <w:rsid w:val="00395F31"/>
     <w:rsid w:val="00685BD2"/>
     <w:rsid w:val="00690F7F"/>
+    <w:rsid w:val="006E22ED"/>
     <w:rsid w:val="007B02CA"/>
     <w:rsid w:val="008304BD"/>
     <w:rsid w:val="00832600"/>
+    <w:rsid w:val="00837672"/>
     <w:rsid w:val="00880C01"/>
     <w:rsid w:val="0089635C"/>
+    <w:rsid w:val="0092156C"/>
     <w:rsid w:val="00BB1D25"/>
+    <w:rsid w:val="00BD7A08"/>
     <w:rsid w:val="00C018CA"/>
     <w:rsid w:val="00D45E5C"/>
     <w:rsid w:val="00D5364C"/>
     <w:rsid w:val="00E10B08"/>
     <w:rsid w:val="00E116ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>